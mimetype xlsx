--- v0 (2026-03-09)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044d47f5502d4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6088acaeecb04ceba8631e293344dbb9.psmdcp" Id="R4ac060880f7a47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b45d4cc9d3a4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a425013e969844b29d2d845ed86d2d3a.psmdcp" Id="Rc4b0a731881545ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Einreichungen" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Institution</x:t>
   </x:si>
   <x:si>