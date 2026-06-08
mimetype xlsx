--- v1 (2026-04-23)
+++ v2 (2026-06-08)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b45d4cc9d3a4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a425013e969844b29d2d845ed86d2d3a.psmdcp" Id="Rc4b0a731881545ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67862e84f7794bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cacb52e0593143c4be8956884af58691.psmdcp" Id="R979d1e60fcc240c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Einreichungen" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="221">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Institution</x:t>
   </x:si>
   <x:si>
     <x:t>Arbeitsgruppe</x:t>
   </x:si>
   <x:si>
     <x:t>AGL Vorname</x:t>
   </x:si>
   <x:si>
     <x:t>AGL Nachname</x:t>
   </x:si>
   <x:si>
     <x:t>AGL Mail</x:t>
   </x:si>
   <x:si>
     <x:t>AGL Stv Vorname</x:t>
   </x:si>
   <x:si>
     <x:t>AGL Stv Nachname</x:t>
   </x:si>
   <x:si>
@@ -89,50 +89,53 @@
     <x:t>1CBF572D-CE23-42BB-8449-4B8118036DB1</x:t>
   </x:si>
   <x:si>
     <x:t>AIT</x:t>
   </x:si>
   <x:si>
     <x:t>BIM Parameter Baustoffe</x:t>
   </x:si>
   <x:si>
     <x:t>Gerhard</x:t>
   </x:si>
   <x:si>
     <x:t>Zucker</x:t>
   </x:si>
   <x:si>
     <x:t>Gerhard.Zucker@ait.ac.at</x:t>
   </x:si>
   <x:si>
     <x:t>AG ohne Standardisierungsauftrag</x:t>
   </x:si>
   <x:si>
     <x:t>21EB0581-7CC3-442C-9960-986DAB1F22A7</x:t>
   </x:si>
   <x:si>
     <x:t>BIMBESTAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>abgeschlossen</x:t>
   </x:si>
   <x:si>
     <x:t>EFBF0FED-D19C-4341-BAA4-054E4358DBBB</x:t>
   </x:si>
   <x:si>
     <x:t>ASI</x:t>
   </x:si>
   <x:si>
     <x:t>015-11</x:t>
   </x:si>
   <x:si>
     <x:t>Robert</x:t>
   </x:si>
   <x:si>
     <x:t>Piererfellner</x:t>
   </x:si>
   <x:si>
     <x:t>Automationsunterstützte Verfahren für die Ausschreibung und Abrechnung</x:t>
   </x:si>
   <x:si>
     <x:t>Überarbeitung der ÖNORM A 2063-1 &amp; 2 Die Erweiterung soll Abrechnungsprozesse mit der Methode BIM vereinfachen.</x:t>
   </x:si>
   <x:si>
     <x:t>AG mit Standardisierungsauftrag</x:t>
   </x:si>
@@ -567,186 +570,206 @@
   <x:si>
     <x:t>Zusammenführung BIM-ÖKO-Daten-Instandhaltung im Tiefbau</x:t>
   </x:si>
   <x:si>
     <x:t>Forschung</x:t>
   </x:si>
   <x:si>
     <x:t>FBEA4FA2-7553-40F9-8BE4-931A6DEF8DED</x:t>
   </x:si>
   <x:si>
     <x:t>LzInfra</x:t>
   </x:si>
   <x:si>
     <x:t>Florian</x:t>
   </x:si>
   <x:si>
     <x:t>Gschösser</x:t>
   </x:si>
   <x:si>
     <x:t>florian.gschoesser@uibk.ac.at</x:t>
   </x:si>
   <x:si>
     <x:t>Erstellung generischer ÖKO-Daten für den Tiefbau</x:t>
   </x:si>
   <x:si>
+    <x:t>5dcd6731-57d3-4597-a141-83093ffe7745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ÖIAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGoeAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerald</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOGER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>g.goger@oiav.at</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thomas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAYER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>thomas.mayer@wien.gv.at</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regulatory Criteria Check für öffentliche Auftraggeber (RCC4ÖAG)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIM - Automatisierte Modellprüfung, Transformation von textlichen Vorschriften in maschinenlesbare Prüfregeln unter dem Einsatz von künstlicher Intelligenz zur Regelableitung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Das Projekt RCC4ÖAG (Regulatory Criteria Check für öffentlichen Auftraggeber) hat das Ziel, eine methodische und prototypische Grundlage zu entwickeln, mit der textlich formulierte Anforderungen in strukturierte, maschinenlesbare und automatisiert prüfbare Regeln übersetzt werden können. Sämtliche Forschung und Entwicklung soll frei zugänglich gemacht werden. Der entwickelte Programmcode
+wird als open-source-Projekt zur Verfügung gestellt. Damit verfolgen die wissenschaftlichen Partner:innen ihr
+zentrales Ziel, Wissen und Innovationen öffentlich zu verbreiten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.oiav.at/arbeitsgruppe-oeffentliche-auftraggeber/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://projekte.ffg.at/projekt/5149286</x:t>
+  </x:si>
+  <x:si>
     <x:t>61b0d7ef-0dc0-40f4-bc61-73e852c8609b</x:t>
   </x:si>
   <x:si>
     <x:t>ÖVKT - Österreichischer Verband der KrankenhaustechnikerInnen</x:t>
   </x:si>
   <x:si>
     <x:t>BIM im Krankenhausbau</x:t>
   </x:si>
   <x:si>
     <x:t>Franz</x:t>
   </x:si>
   <x:si>
     <x:t>PUREGGER</x:t>
   </x:si>
   <x:si>
     <x:t>franz.puregger@kages.at</x:t>
   </x:si>
   <x:si>
-    <x:t>Thomas</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>KORUGA</x:t>
   </x:si>
   <x:si>
     <x:t>thomas.koruga@tirol-kliniken.at</x:t>
   </x:si>
   <x:si>
     <x:t>Arbeitsgruppe BIM im Krankenhausbau - Baseline BIM</x:t>
   </x:si>
   <x:si>
     <x:t>Standartisierung BIM im Krankenhaus</x:t>
   </x:si>
   <x:si>
     <x:t>Es geht um eine „BIM2FM“-Baseline speziell für Krankenhausplanung, -bau und -betrieb: Sie beschreibt, wie BIM so aufgesetzt wird, befasst sich intensiv mit der Betriebsphase (strukturierte Übergabedokumentation, CAFM-taugliche Daten, betriebsoptimierte FM-Modelle statt nur „Planungsendstand“). Dafür werden die zentralen Grundlagen und Spielregeln im Projekt erläutert, inklusive Rollen und Verantwortlichkeiten (BIM-Management, Gesamt- und Fachkoordination, Modellautor), verbindlicher Steuerungsdokumente (AIA, BAP, BIA), sowie Standards für Datenaustausch und Zusammenarbeit (CDE als „Single Source of Truth“, Aufgabenmanagement). Zusätzlich behandelt die Baseline Themen wie Detaillierungsgrad/LOIN, Objekt- und Klassifizierungssysteme, Datenqualität und typische Anwendungsfälle, mit dem Ziel, BIM-Prozesse im Krankenhausumfeld einheitlich, prüfbar und über den gesamten Lebenszyklus nutzbar zu machen.</x:t>
   </x:si>
   <x:si>
     <x:t>Markus Gugler, Markus Schwarz, Nina Wolf, Kettner Clemens, Puregger Franz, Florian Friedrich, Thomas Koruga;</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.oevkt.at/neu/arbeitsgruppen/bim/index.html</x:t>
   </x:si>
   <x:si>
-    <x:t>A1A3B5F4-7094-4232-898B-99AE0D64B4E4</x:t>
+    <x:t>E7F88C57-278B-470E-A59D-AFC457A93928</x:t>
   </x:si>
   <x:si>
     <x:t>Stadt Wien</x:t>
   </x:si>
   <x:si>
     <x:t>BRISK</x:t>
   </x:si>
   <x:si>
-    <x:t>Roman</x:t>
-[...2 lines deleted...]
-    <x:t>OPEN BIM Behördenverfahren der Stadt Wien</x:t>
+    <x:t>OPEN BIM Behördenverfahren der Stadt Wien, Prüfregeln, IDS Datenaustausch</x:t>
   </x:si>
   <x:si>
     <x:t>E04C30C2-B4F7-45C1-B23C-0403894705BC</x:t>
   </x:si>
   <x:si>
     <x:t>TU Graz</x:t>
   </x:si>
   <x:si>
     <x:t>BIM Bestand</x:t>
   </x:si>
   <x:si>
     <x:t>Monsberger</x:t>
   </x:si>
   <x:si>
     <x:t>Ziel dieses Forschungsprojektes ist es, strukturiert Informationsanforderungen und Prozessbeschreibungen zur Erstellung und Nutzung von TGA-BIM-Modellen für die Anwendung im Facility Management abzuleiten und diese in Form von Use-Cases auszuarbeiten.</x:t>
   </x:si>
   <x:si>
-    <x:t>E7F88C57-278B-470E-A59D-AFC457A93928</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>A91CF791-58D4-44BA-A892-B19A3DF3ECCB</x:t>
   </x:si>
   <x:si>
     <x:t>verBIMden</x:t>
   </x:si>
   <x:si>
     <x:t>LOI-0, LOI.Basic</x:t>
   </x:si>
   <x:si>
     <x:t>Moritz</x:t>
   </x:si>
   <x:si>
     <x:t>Findler</x:t>
   </x:si>
   <x:si>
     <x:t>Moritz.Findler@hoppe-architekten.at</x:t>
   </x:si>
   <x:si>
     <x:t>Christina</x:t>
   </x:si>
   <x:si>
     <x:t>Horner</x:t>
   </x:si>
   <x:si>
     <x:t>office@solid.ac</x:t>
   </x:si>
   <x:si>
     <x:t>LOI-0, LOI.Basuc</x:t>
   </x:si>
   <x:si>
     <x:t>Ziel der freiwllig Arbeitsgruppe ist es unter Planern eine offenen Austausch über reale Themen im Bereich BIM zu machen. Fokus liegt im Moment darauf einen Minimalanforderung für BIM zu definieren der alle zustimmen können.</x:t>
   </x:si>
   <x:si>
     <x:t>2612E7FB-222C-43FF-A055-5B71F775601C</x:t>
   </x:si>
   <x:si>
     <x:t>zt:</x:t>
   </x:si>
   <x:si>
     <x:t>AS-BIM</x:t>
   </x:si>
   <x:si>
     <x:t>Hoppe</x:t>
   </x:si>
   <x:si>
     <x:t>LM.VM BIM, BIM Modellerstellung, LOI-n Erarbeitung,</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t xml:space="preserve">LM.VM BIM, ZT Archiv, </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1087,70 +1110,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:R33"/>
+  <x:dimension ref="A1:R32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="39.200625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="57.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="46.600625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.830625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.140625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="33.850625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="17.010625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="18.320625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="29.490625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="103.210625" style="0" customWidth="1"/>
-    <x:col min="11" max="11" width="33.970625" style="0" customWidth="1"/>
+    <x:col min="11" max="11" width="152.950625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="255" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="35.430625" style="0" customWidth="1"/>
-    <x:col min="14" max="14" width="10.360625" style="0" customWidth="1"/>
+    <x:col min="14" max="14" width="14.150625" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="11.780625" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="11.950625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="101.050625" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="94.320625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:18" s="1" customFormat="1">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
@@ -1220,1068 +1243,1096 @@
     <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
+      <x:c r="N3" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O3" s="2">
+        <x:v>43709</x:v>
+      </x:c>
+      <x:c r="P3" s="2">
+        <x:v>44774</x:v>
+      </x:c>
     </x:row>
     <x:row r="4" spans="1:18">
       <x:c r="A4" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M4" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N4" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O4" s="2">
         <x:v>45239</x:v>
       </x:c>
       <x:c r="P4" s="2">
         <x:v>46235</x:v>
       </x:c>
       <x:c r="Q4" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R4" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:18">
       <x:c r="A5" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="M5" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="N5" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="Q5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="M5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:18">
       <x:c r="A6" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="N6" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q6" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R6" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:18">
       <x:c r="A7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="N7" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q7" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:18">
       <x:c r="A8" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L8" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M8" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N8" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q8" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R8" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:18">
       <x:c r="A9" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L9" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="N9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q9" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:18">
       <x:c r="A10" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L10" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="M10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="N10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:18">
       <x:c r="A11" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:18">
       <x:c r="A12" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L12" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O12" s="2">
         <x:v>43800</x:v>
       </x:c>
       <x:c r="P12" s="2">
         <x:v>45945</x:v>
       </x:c>
       <x:c r="Q12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:18">
       <x:c r="A13" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L13" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N13" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O13" s="2">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="P13" s="2">
         <x:v>46023</x:v>
       </x:c>
       <x:c r="Q13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:18">
       <x:c r="A14" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L14" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N14" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O14" s="2">
         <x:v>45464</x:v>
       </x:c>
       <x:c r="P14" s="2">
         <x:v>46327</x:v>
       </x:c>
       <x:c r="Q14" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R14" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:18">
       <x:c r="A15" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L15" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O15" s="2">
         <x:v>43556</x:v>
       </x:c>
       <x:c r="P15" s="2">
         <x:v>46068</x:v>
       </x:c>
       <x:c r="Q15" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:18">
       <x:c r="A16" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L16" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N16" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q16" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R16" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:18">
       <x:c r="A17" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L17" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:18">
       <x:c r="A18" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:18">
       <x:c r="A19" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:18">
       <x:c r="A20" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:18">
       <x:c r="A21" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="N21" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P21" s="2">
+        <x:v>45992</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:18">
       <x:c r="A22" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:18">
       <x:c r="A23" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:18">
       <x:c r="A24" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O24" s="2">
         <x:v>44868</x:v>
       </x:c>
       <x:c r="R24" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:18">
       <x:c r="A25" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="J25" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E25" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O25" s="2">
         <x:v>45748</x:v>
       </x:c>
       <x:c r="P25" s="2">
         <x:v>46843</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:18">
       <x:c r="A26" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="J26" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="L26" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="M26" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="B26" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="N26" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O26" s="2">
         <x:v>44986</x:v>
       </x:c>
       <x:c r="P26" s="2">
         <x:v>46142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:18">
       <x:c r="A27" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="L27" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
+      <x:c r="L27" s="3" t="s">
+        <x:v>180</x:v>
+      </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O27" s="2">
-        <x:v>44735</x:v>
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="P27" s="2">
+        <x:v>46526</x:v>
       </x:c>
       <x:c r="Q27" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:18">
       <x:c r="A28" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="K28" s="0" t="s">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="N28" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O28" s="2">
+        <x:v>44735</x:v>
+      </x:c>
+      <x:c r="Q28" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="R28" s="0" t="s">
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:18">
       <x:c r="A29" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:18">
       <x:c r="A30" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="N30" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O30" s="2">
+        <x:v>43709</x:v>
+      </x:c>
+      <x:c r="P30" s="2">
+        <x:v>44774</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:18">
       <x:c r="A31" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:18">
       <x:c r="A32" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
-        <x:v>24</x:v>
-[...24 lines deleted...]
-      <x:c r="M33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>