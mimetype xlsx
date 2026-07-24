--- v2 (2026-06-08)
+++ v3 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67862e84f7794bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cacb52e0593143c4be8956884af58691.psmdcp" Id="R979d1e60fcc240c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf945279d371e445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe41f9a524a940bdaa01248ca7ada8af.psmdcp" Id="R3ff4a86acabb462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Einreichungen" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="221">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Institution</x:t>
   </x:si>
   <x:si>
@@ -686,63 +686,63 @@
   <x:si>
     <x:t>OPEN BIM Behördenverfahren der Stadt Wien, Prüfregeln, IDS Datenaustausch</x:t>
   </x:si>
   <x:si>
     <x:t>E04C30C2-B4F7-45C1-B23C-0403894705BC</x:t>
   </x:si>
   <x:si>
     <x:t>TU Graz</x:t>
   </x:si>
   <x:si>
     <x:t>BIM Bestand</x:t>
   </x:si>
   <x:si>
     <x:t>Monsberger</x:t>
   </x:si>
   <x:si>
     <x:t>Ziel dieses Forschungsprojektes ist es, strukturiert Informationsanforderungen und Prozessbeschreibungen zur Erstellung und Nutzung von TGA-BIM-Modellen für die Anwendung im Facility Management abzuleiten und diese in Form von Use-Cases auszuarbeiten.</x:t>
   </x:si>
   <x:si>
     <x:t>A91CF791-58D4-44BA-A892-B19A3DF3ECCB</x:t>
   </x:si>
   <x:si>
     <x:t>verBIMden</x:t>
   </x:si>
   <x:si>
-    <x:t>LOI-0, LOI.Basic</x:t>
+    <x:t>LOI-AWF 2.3 BIM Planung (gem. LM-BIM)</x:t>
   </x:si>
   <x:si>
     <x:t>Moritz</x:t>
   </x:si>
   <x:si>
     <x:t>Findler</x:t>
   </x:si>
   <x:si>
     <x:t>Moritz.Findler@hoppe-architekten.at</x:t>
   </x:si>
   <x:si>
-    <x:t>Christina</x:t>
+    <x:t>Christine</x:t>
   </x:si>
   <x:si>
     <x:t>Horner</x:t>
   </x:si>
   <x:si>
     <x:t>office@solid.ac</x:t>
   </x:si>
   <x:si>
     <x:t>LOI-0, LOI.Basuc</x:t>
   </x:si>
   <x:si>
     <x:t>Ziel der freiwllig Arbeitsgruppe ist es unter Planern eine offenen Austausch über reale Themen im Bereich BIM zu machen. Fokus liegt im Moment darauf einen Minimalanforderung für BIM zu definieren der alle zustimmen können.</x:t>
   </x:si>
   <x:si>
     <x:t>2612E7FB-222C-43FF-A055-5B71F775601C</x:t>
   </x:si>
   <x:si>
     <x:t>zt:</x:t>
   </x:si>
   <x:si>
     <x:t>AS-BIM</x:t>
   </x:si>
   <x:si>
     <x:t>Hoppe</x:t>
   </x:si>