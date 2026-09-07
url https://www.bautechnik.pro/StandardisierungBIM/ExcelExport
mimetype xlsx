--- v3 (2026-07-24)
+++ v4 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf945279d371e445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe41f9a524a940bdaa01248ca7ada8af.psmdcp" Id="R3ff4a86acabb462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26f61f298574bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/650cd9173cba46b49ed1d75bafe28544.psmdcp" Id="Ree973c55a1d04ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Einreichungen" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="221">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Institution</x:t>
   </x:si>
   <x:si>